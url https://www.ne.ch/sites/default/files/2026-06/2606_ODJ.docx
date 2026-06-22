--- v0 (2026-06-22)
+++ v1 (2026-06-22)
@@ -31,51 +31,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2E459E9E" w14:textId="6F64F4E3" w:rsidR="008E53DC" w:rsidRDefault="00FA2D86" w:rsidP="00F53B65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1134"/>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13177496" w14:textId="62F5EC70" w:rsidR="00401E33" w:rsidRPr="004B0EF3" w:rsidRDefault="00EA4589" w:rsidP="00401E33">
+    <w:p w14:paraId="2DDF999A" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRPr="004B0EF3" w:rsidRDefault="00EA4589" w:rsidP="00A72A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1134"/>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A711D9" w:rsidRPr="000161D8">
         <w:rPr>
@@ -92,50 +92,100 @@
       <w:r w:rsidR="00493D71" w:rsidRPr="004D1AFD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r w:rsidR="005C0E84">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>19 juin</w:t>
       </w:r>
       <w:r w:rsidR="00E66AE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00AE4E38">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="13177496" w14:textId="761ECA66" w:rsidR="00401E33" w:rsidRPr="004B0EF3" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1134"/>
+          <w:tab w:val="right" w:pos="13608"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0EF3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualisé par le SGGC le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>22 juin 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0EF3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0EF3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(modifications et adjonctions en surligné)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7BC03C5A" w14:textId="21C934FD" w:rsidR="00EA4589" w:rsidRPr="001D157D" w:rsidRDefault="00D57DEF" w:rsidP="00D57DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1134"/>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000161D8">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>République et Canton</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5749">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -192,54 +242,54 @@
           <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000161D8">
         <w:object w:dxaOrig="2880" w:dyaOrig="2641" w14:anchorId="2C82FB92">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:63.5pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:64.2pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843365151" r:id="rId10">
+          <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843651521" r:id="rId10">
             <o:FieldCodes>\* MERGEFORMAT</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CACD4D" w14:textId="77777777" w:rsidR="00A711D9" w:rsidRPr="000161D8" w:rsidRDefault="00A711D9" w:rsidP="00330E64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1134"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="right" w:pos="8731"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D32DD1C" w14:textId="77777777" w:rsidR="00FF5D34" w:rsidRPr="000161D8" w:rsidRDefault="00A711D9" w:rsidP="00A711D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1134"/>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -1232,101 +1282,101 @@
           </w:tcPr>
           <w:p w14:paraId="11D4C4E7" w14:textId="77777777" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6309"/>
                 <w:tab w:val="right" w:pos="8731"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>DFFI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A927ECD" w14:textId="7272624B" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="001F54C6" w:rsidP="00E742CB">
+          <w:p w14:paraId="2A927ECD" w14:textId="7272624B" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00C010B4" w:rsidP="00E742CB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00E742CB" w:rsidRPr="00213EEF">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>26.007ce_tome_1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E742CB" w:rsidRPr="00213EEF">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00E742CB" w:rsidRPr="00213EEF">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>26.007ce_tome_2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="511750BE" w14:textId="569477A0" w:rsidR="00E742CB" w:rsidRPr="001B3025" w:rsidRDefault="001F54C6" w:rsidP="001B3025">
+          <w:p w14:paraId="511750BE" w14:textId="569477A0" w:rsidR="00E742CB" w:rsidRPr="001B3025" w:rsidRDefault="00C010B4" w:rsidP="001B3025">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00E742CB" w:rsidRPr="001B3025">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>26.007_COFI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="068173CD" w14:textId="1571EAFC" w:rsidR="00E742CB" w:rsidRPr="001B3025" w:rsidRDefault="001F54C6" w:rsidP="001B3025">
+          <w:p w14:paraId="068173CD" w14:textId="1571EAFC" w:rsidR="00E742CB" w:rsidRPr="001B3025" w:rsidRDefault="00C010B4" w:rsidP="001B3025">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00E742CB" w:rsidRPr="001B3025">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>26.007_COGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F442CBB" w14:textId="52DC761C" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6309"/>
                 <w:tab w:val="right" w:pos="8731"/>
               </w:tabs>
@@ -1475,76 +1525,76 @@
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
               <w:t>Autorités législatives (AULE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67662527" w14:textId="77777777" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
+          <w:p w14:paraId="67662527" w14:textId="55EA841A" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Autorités exécutives (AUEX) / Chancellerie d’État (CHAN)</w:t>
+              <w:t>Chancellerie d’État (CHAN)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54AC47B9" w14:textId="77777777" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
@@ -2455,51 +2505,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> les réponses seront données lors de la discussion par chapitre du rapport </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>26.007</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADCFFDD" w14:textId="0DD034C4" w:rsidR="00714592" w:rsidRPr="004B0EF3" w:rsidRDefault="00714592" w:rsidP="00714592">
+    <w:p w14:paraId="1ADCFFDD" w14:textId="02447DEB" w:rsidR="00714592" w:rsidRPr="004B0EF3" w:rsidRDefault="00714592" w:rsidP="00714592">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:framePr w:wrap="auto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="-851" w:hanging="283"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Merci d’adresser vos </w:t>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -2555,73 +2605,96 @@
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> juin, à 12h00.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Pour les questions aux AUJU, vous êtes priés de les envoyer au secrétariat des AUJU.</w:t>
+        <w:t>Pour les questions aux AUJU, vous êtes prié</w:t>
+      </w:r>
+      <w:r w:rsidR="001066C7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-e-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0EF3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s de les envoyer au secrétariat des AUJU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B507836" w14:textId="77777777" w:rsidR="00714592" w:rsidRPr="004B0EF3" w:rsidRDefault="00714592" w:rsidP="00714592">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:framePr w:wrap="auto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="-851" w:hanging="283"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Les questions en lien avec les comptes ne font pas l’objet d'un dépôt formel auprès du SGGC. Il n’y a donc pas lieu d’utiliser le formulaire ad hoc.</w:t>
+        <w:t xml:space="preserve">Les questions en lien avec les comptes ne font pas l’objet d'un dépôt formel auprès du SGGC. Il n’y a donc pas lieu d’utiliser le formulaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001066C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ad hoc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C0BAF2" w14:textId="7C6DCD1B" w:rsidR="00714592" w:rsidRPr="00714592" w:rsidRDefault="00714592" w:rsidP="00714592">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="-1134"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendant la session, lesdites questions </w:t>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:b/>
@@ -2660,170 +2733,474 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15174" w:type="dxa"/>
         <w:tblInd w:w="-1207" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="6523"/>
         <w:gridCol w:w="2837"/>
         <w:gridCol w:w="4112"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00A72A45" w:rsidRPr="000161D8" w14:paraId="6715E236" w14:textId="77777777" w:rsidTr="00A72A45">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4EC186" w14:textId="2811B150" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00B91B4D">
+            <w:pPr>
+              <w:pStyle w:val="Texte"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="8789"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-58"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A 1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BB6C0C" w14:textId="7D1F8FA5" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:pStyle w:val="Texte"/>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:ind w:right="2"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD34D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ECS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2CD3A9" w14:textId="4AE8E272" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00C010B4" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="224" w:hanging="224"/>
+              <w:rPr>
+                <w:rStyle w:val="Style1"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="00A72A45" w:rsidRPr="00A72A45">
+                <w:rPr>
+                  <w:rStyle w:val="Style1"/>
+                  <w:color w:val="009776"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>26.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A72A45">
+                <w:rPr>
+                  <w:rStyle w:val="Style1"/>
+                  <w:color w:val="009776"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+              <w:r w:rsidR="00A72A45" w:rsidRPr="00A72A45">
+                <w:rPr>
+                  <w:rStyle w:val="Style1"/>
+                  <w:color w:val="009776"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>12com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="04C28F22" w14:textId="456B858B" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> juin 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F9B756" w14:textId="15F39DE6" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Salaire minimum : référendum cantonal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F74F659" w14:textId="230ACF82" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport du bureau </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D2A399" w14:textId="7A2D51AF" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>à l’appui</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BDAEF6F" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk233030579"/>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d’un projet de décret pour un référendum </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6324FE" w14:textId="1CE00B01" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>contre la modification de la Loi fédérale permettant d’étendre le champ d’application de la convention collective de travail (LECCT)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2837" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596C18A9" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00B91B4D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Débat libre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8F1115" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00B91B4D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36402749" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00B91B4D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Projet de décret :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788F1304" w14:textId="5E1722D9" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00B91B4D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72A45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>vote à la majorité simple</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D96C21" w14:textId="23724A7B" w:rsidR="00A72A45" w:rsidRPr="00A72A45" w:rsidRDefault="00A72A45" w:rsidP="00A72A45">
+            <w:pPr>
+              <w:pStyle w:val="Texte"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8789"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-58"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00B91B4D" w:rsidRPr="000161D8" w14:paraId="7EA6AA2B" w14:textId="77777777" w:rsidTr="002F7229">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="39592BA5" w14:textId="2939EC1F" w:rsidR="00B91B4D" w:rsidRPr="00EF49B7" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4123"/>
                 <w:tab w:val="right" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidR="008319F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04350B8C" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="009F0AEB" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:spacing w:before="40" w:after="0"/>
               <w:ind w:right="2"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>DTE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0208A852" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00CA51C2" w:rsidRDefault="001F54C6" w:rsidP="00B91B4D">
+          <w:p w14:paraId="0208A852" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00CA51C2" w:rsidRDefault="00C010B4" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="00B91B4D" w:rsidRPr="00EF49B7">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>25.0</w:t>
               </w:r>
               <w:r w:rsidR="00B91B4D">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>22</w:t>
               </w:r>
               <w:r w:rsidR="00B91B4D" w:rsidRPr="00EF49B7">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="212DF695" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00CA51C2" w:rsidRDefault="001F54C6" w:rsidP="00B91B4D">
+          <w:p w14:paraId="212DF695" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00CA51C2" w:rsidRDefault="00C010B4" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="00B91B4D" w:rsidRPr="00CA51C2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>25.022com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7B596CB9" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00EF49B7" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="144"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">29 avril 2025 et </w:t>
             </w:r>
@@ -2847,157 +3224,159 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gestion des déchets</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7441867B" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:t>Rapport</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="009F0AEB">
               <w:t xml:space="preserve"> du Conseil d’État </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">et de la commission Nature </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10D10F54" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
+            <w:bookmarkStart w:id="1" w:name="_Hlk233030766"/>
             <w:r>
               <w:t>à l’appui</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CEC2D16" w14:textId="3F45B9B2" w:rsidR="00B91B4D" w:rsidRPr="00EF49B7" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="1" w:hanging="1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d’un projet de réponse à trois postulats et une recommandation </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>sur la gestion des déchets urbains</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70F1B3A2" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00717EAA" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Débat libre</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0385431E" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00717EAA" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A6C93B7" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00717EAA" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postulats </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00717EAA">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>17.101</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00717EAA">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>22.153</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">et </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00717EAA">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>22.157</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B8A7E27" w14:textId="226BA7B4" w:rsidR="00B91B4D" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717EAA">
@@ -3071,82 +3450,82 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23163AF1" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00EF49B7" w:rsidRDefault="000E5E27" w:rsidP="000E5E27">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:spacing w:before="40" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF49B7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>DFFI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26DFE414" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00874A1A" w:rsidRDefault="001F54C6" w:rsidP="000E5E27">
+          <w:p w14:paraId="26DFE414" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00874A1A" w:rsidRDefault="00C010B4" w:rsidP="000E5E27">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="000E5E27" w:rsidRPr="00EF49B7">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>25.046ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="763D9367" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="006F6EA8" w:rsidRDefault="001F54C6" w:rsidP="000E5E27">
+          <w:p w14:paraId="763D9367" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="006F6EA8" w:rsidRDefault="00C010B4" w:rsidP="000E5E27">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidR="000E5E27" w:rsidRPr="006F6EA8">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>25.046com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="334CC2D7" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00874A1A" w:rsidRDefault="000E5E27" w:rsidP="000E5E27">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF49B7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -3260,51 +3639,51 @@
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-58"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D691D00" w14:textId="2C5047E7" w:rsidR="000E5E27" w:rsidRPr="00717EAA" w:rsidRDefault="000E5E27" w:rsidP="000E5E27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postulat </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00717EAA">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>23.236</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>vote sur le classement</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3372,81 +3751,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="170D5E2A" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="009F0AEB" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:spacing w:before="40" w:after="0"/>
               <w:ind w:right="4"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>DFFI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E22674" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="004D36F2" w:rsidRDefault="001F54C6" w:rsidP="00B91B4D">
+          <w:p w14:paraId="76E22674" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="004D36F2" w:rsidRDefault="00C010B4" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="00B91B4D" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>25.050ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5CEA2EFE" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="006F6EA8" w:rsidRDefault="001F54C6" w:rsidP="00B91B4D">
+          <w:p w14:paraId="5CEA2EFE" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="006F6EA8" w:rsidRDefault="00C010B4" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="00B91B4D" w:rsidRPr="006F6EA8">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>25.050com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1F19B40C" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="009F0AEB" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>17 décembre 2025</w:t>
             </w:r>
@@ -3614,68 +3993,68 @@
               <w:tabs>
                 <w:tab w:val="right" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B94811A" w14:textId="77777777" w:rsidR="00B91B4D" w:rsidRPr="00717EAA" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postulats </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00717EAA">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>15.121</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="002A026D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>07.122</w:t>
               </w:r>
               <w:r w:rsidRPr="002A026D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00717EAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C044049" w14:textId="2B297A92" w:rsidR="00B91B4D" w:rsidRDefault="00B91B4D" w:rsidP="00B91B4D">
@@ -3766,110 +4145,110 @@
               <w:ind w:right="2"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>SJS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F205CF9" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="00F64DF6" w:rsidRDefault="001F54C6" w:rsidP="0055553A">
+          <w:p w14:paraId="6F205CF9" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="00F64DF6" w:rsidRDefault="00C010B4" w:rsidP="0055553A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="0055553A" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidR="0055553A">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
               <w:r w:rsidR="0055553A" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>.0</w:t>
               </w:r>
               <w:r w:rsidR="0055553A">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>04</w:t>
               </w:r>
               <w:r w:rsidR="0055553A" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="479BA069" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="001A1FC5" w:rsidRDefault="001F54C6" w:rsidP="0055553A">
+          <w:p w14:paraId="479BA069" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="001A1FC5" w:rsidRDefault="00C010B4" w:rsidP="0055553A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidR="0055553A" w:rsidRPr="00C25A8A">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>26.004com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3865C1F9" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="009F0AEB" w:rsidRDefault="0055553A" w:rsidP="0055553A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1272">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>4 mars et 12 mai 2026</w:t>
             </w:r>
           </w:p>
@@ -3902,56 +4281,61 @@
             </w:r>
             <w:r w:rsidRPr="009F0AEB">
               <w:t xml:space="preserve"> du Conseil d’État </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">et de la commission de gestion </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>et d’évaluation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB19901" w14:textId="44BCC9F7" w:rsidR="0055553A" w:rsidRPr="009F0AEB" w:rsidRDefault="0055553A" w:rsidP="0055553A">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:spacing w:after="40"/>
               <w:ind w:right="4"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">à l’appui d’un projet de décret portant octroi d’un crédit-cadre quinquennal de 28'000'000 francs pour l’entretien constructif </w:t>
+              <w:t xml:space="preserve">à l’appui </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_Hlk233031795"/>
+            <w:r>
+              <w:t xml:space="preserve">d’un projet de décret portant octroi d’un crédit-cadre quinquennal de 28'000'000 francs pour l’entretien constructif </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>du patrimoine immobilier de l’État de Neuchâtel</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="325C5055" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="008319F9" w:rsidRDefault="0055553A" w:rsidP="0055553A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008319F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Débat libre</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A82A692" w14:textId="77777777" w:rsidR="0055553A" w:rsidRPr="008319F9" w:rsidRDefault="0055553A" w:rsidP="0055553A">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
@@ -4062,161 +4446,175 @@
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="525B86B5" w14:textId="77777777" w:rsidR="00714592" w:rsidRPr="00EF49B7" w:rsidRDefault="00714592" w:rsidP="00714592">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF49B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DFFI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4BB7B4" w14:textId="77777777" w:rsidR="00714592" w:rsidRPr="00D64A75" w:rsidRDefault="001F54C6" w:rsidP="00714592">
+          <w:p w14:paraId="1C4BB7B4" w14:textId="77777777" w:rsidR="00714592" w:rsidRPr="00D64A75" w:rsidRDefault="00C010B4" w:rsidP="00714592">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidR="00714592" w:rsidRPr="00CA51C2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:rPr>
                 <w:t>26.605com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1FD34816" w14:textId="77777777" w:rsidR="00714592" w:rsidRPr="00744375" w:rsidRDefault="00714592" w:rsidP="00714592">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C52B0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>21 avril 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078149B7" w14:textId="77777777" w:rsidR="00714592" w:rsidRPr="0016000F" w:rsidRDefault="00714592" w:rsidP="00714592">
+          <w:p w14:paraId="078149B7" w14:textId="73C8E6B6" w:rsidR="00714592" w:rsidRPr="0016000F" w:rsidRDefault="00714592" w:rsidP="00714592">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F009D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>étition</w:t>
             </w:r>
+            <w:r w:rsidR="00E368C1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="003F009D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> M</w:t>
             </w:r>
             <w:r w:rsidRPr="003F009D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ise en place de cours de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> s</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="_Hlk233033476"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="003F009D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ur la politique </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003F009D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>et d’encouragement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidRPr="003F009D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> la participation</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="64696250" w14:textId="2F2691E3" w:rsidR="00714592" w:rsidRPr="004B0EF3" w:rsidRDefault="00714592" w:rsidP="00714592">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6309"/>
                 <w:tab w:val="right" w:pos="8731"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF49B7">
               <w:t xml:space="preserve">Rapport </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de la commission Éducation </w:t>
             </w:r>
             <w:r w:rsidR="00270543">
               <w:br/>
             </w:r>
@@ -4374,61 +4772,61 @@
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD6063B" w14:textId="0F880765" w:rsidR="009C2184" w:rsidRPr="00EF49B7" w:rsidRDefault="00360963" w:rsidP="009C2184">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PRÉSIDENCE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FBA04A9" w14:textId="47A780E7" w:rsidR="009C2184" w:rsidRPr="00F64DF6" w:rsidRDefault="001F54C6" w:rsidP="009C2184">
+          <w:p w14:paraId="7FBA04A9" w14:textId="47A780E7" w:rsidR="009C2184" w:rsidRPr="00F64DF6" w:rsidRDefault="00C010B4" w:rsidP="009C2184">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="00D431D1" w:rsidRPr="00CA51C2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:rPr>
                 <w:t>26.</w:t>
               </w:r>
               <w:r w:rsidR="00411D6F">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
               <w:r w:rsidR="00D431D1">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:rPr>
                 <w:t>06</w:t>
               </w:r>
               <w:r w:rsidR="00D431D1" w:rsidRPr="00CA51C2">
@@ -4486,109 +4884,114 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C35D34">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une formation sur le réchauffement climatique </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00C35D34">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>et la crise écologique</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="243F50CD" w14:textId="77777777" w:rsidR="009C2184" w:rsidRDefault="009C2184" w:rsidP="009C2184">
+          <w:p w14:paraId="243F50CD" w14:textId="2BF08895" w:rsidR="009C2184" w:rsidRDefault="009C2184" w:rsidP="009C2184">
             <w:r>
-              <w:t>Rapport du bureau au Grand Conseil</w:t>
+              <w:t>Rapport du bureau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E7ED27C" w14:textId="2C0B9846" w:rsidR="009C2184" w:rsidRPr="00EF49B7" w:rsidRDefault="009C2184" w:rsidP="009C2184">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="-3" w:firstLine="3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>en réponse à la p</w:t>
             </w:r>
             <w:r w:rsidRPr="00C47472">
-              <w:t>étition de la Grève du climat «</w:t>
+              <w:t xml:space="preserve">étition </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="_Hlk233033300"/>
+            <w:r w:rsidRPr="00C47472">
+              <w:t>de la Grève du climat «</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C47472">
               <w:t xml:space="preserve">Pour une formation </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00C47472">
               <w:t xml:space="preserve">sur le réchauffement climatique et la crise écologique pour </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C47472">
               <w:t>tou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C47472">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C47472">
               <w:t>te-s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C47472">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00C47472">
               <w:t>les député-e-s au Grand Conseil neuchâtelois</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C47472">
               <w:t>»</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53DD7A10" w14:textId="60476603" w:rsidR="009C2184" w:rsidRPr="00EF49B7" w:rsidRDefault="009C2184" w:rsidP="009C2184">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008319F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Débat</w:t>
             </w:r>
             <w:r w:rsidR="00D431D1" w:rsidRPr="008319F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> libre</w:t>
@@ -4703,110 +5106,110 @@
               <w:ind w:right="2"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>DTE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CC54175" w14:textId="605779E3" w:rsidR="00020551" w:rsidRPr="00F64DF6" w:rsidRDefault="001F54C6" w:rsidP="00020551">
+          <w:p w14:paraId="6CC54175" w14:textId="605779E3" w:rsidR="00020551" w:rsidRPr="00F64DF6" w:rsidRDefault="00C010B4" w:rsidP="00020551">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidR="00020551" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidR="00020551">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>5</w:t>
               </w:r>
               <w:r w:rsidR="00020551" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>.0</w:t>
               </w:r>
               <w:r w:rsidR="00020551">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>23</w:t>
               </w:r>
               <w:r w:rsidR="00020551" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="666D1645" w14:textId="3082A406" w:rsidR="00020551" w:rsidRPr="00020551" w:rsidRDefault="001F54C6" w:rsidP="00020551">
+          <w:p w14:paraId="666D1645" w14:textId="3082A406" w:rsidR="00020551" w:rsidRPr="00020551" w:rsidRDefault="00C010B4" w:rsidP="00020551">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="00020551" w:rsidRPr="00711072">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>25.023com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01FC3D25" w14:textId="7F03D160" w:rsidR="00020551" w:rsidRPr="009F0AEB" w:rsidRDefault="00020551" w:rsidP="00020551">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="003D1272">
@@ -4910,51 +5313,51 @@
               <w:pStyle w:val="Texte"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13CB6BC4" w14:textId="5B549119" w:rsidR="00020551" w:rsidRPr="008319F9" w:rsidRDefault="00020551" w:rsidP="00020551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008319F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="008319F9">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>20.200</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008319F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413E3AE5" w14:textId="4DBDEBFB" w:rsidR="00020551" w:rsidRPr="008319F9" w:rsidRDefault="00020551" w:rsidP="00020551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008319F9">
@@ -5032,61 +5435,61 @@
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30148D44" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00EF49B7" w:rsidRDefault="000E5E27" w:rsidP="000E5E27">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF49B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DTE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F7C3801" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00154C18" w:rsidRDefault="001F54C6" w:rsidP="000E5E27">
+          <w:p w14:paraId="1F7C3801" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00154C18" w:rsidRDefault="00C010B4" w:rsidP="000E5E27">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidR="000E5E27">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>26.607com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7B7D5115" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="00744375" w:rsidRDefault="000E5E27" w:rsidP="000E5E27">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00154C18">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>19 mai 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="119C80DA" w14:textId="77777777" w:rsidR="000E5E27" w:rsidRPr="0016000F" w:rsidRDefault="000E5E27" w:rsidP="000E5E27">
             <w:pPr>
@@ -5304,108 +5707,108 @@
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1238EFF5" w14:textId="77777777" w:rsidR="003D1D00" w:rsidRPr="004B0EF3" w:rsidRDefault="003D1D00" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DSJS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5A3431" w14:textId="77777777" w:rsidR="003D1D00" w:rsidRPr="004B0EF3" w:rsidRDefault="001F54C6" w:rsidP="003D1D00">
+          <w:p w14:paraId="2D5A3431" w14:textId="77777777" w:rsidR="003D1D00" w:rsidRPr="004B0EF3" w:rsidRDefault="00C010B4" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="009776"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="003D1D00" w:rsidRPr="004B0EF3">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidR="003D1D00">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>5</w:t>
               </w:r>
               <w:r w:rsidR="003D1D00" w:rsidRPr="004B0EF3">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>.0</w:t>
               </w:r>
               <w:r w:rsidR="003D1D00">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>27</w:t>
               </w:r>
               <w:r w:rsidR="003D1D00" w:rsidRPr="004B0EF3">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7890F964" w14:textId="2835F54F" w:rsidR="003D1D00" w:rsidRPr="00154C18" w:rsidRDefault="001F54C6" w:rsidP="003D1D00">
+          <w:p w14:paraId="7890F964" w14:textId="2835F54F" w:rsidR="003D1D00" w:rsidRPr="00154C18" w:rsidRDefault="00C010B4" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidR="003D1D00" w:rsidRPr="00154C18">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>25.027com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6CBC5701" w14:textId="3B42F3EB" w:rsidR="003D1D00" w:rsidRPr="004B0EF3" w:rsidRDefault="003D1D00" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>14 mai 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="0031435D">
@@ -5604,51 +6007,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0B1EFE9D" w14:textId="77777777" w:rsidR="003D1D00" w:rsidRPr="006236F4" w:rsidRDefault="003D1D00" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F1A7D84" w14:textId="77777777" w:rsidR="003D1D00" w:rsidRPr="006236F4" w:rsidRDefault="003D1D00" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006236F4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postulat </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="006236F4">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>22.232</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006236F4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B35A67F" w14:textId="764DF86F" w:rsidR="003D1D00" w:rsidRPr="006236F4" w:rsidRDefault="003D1D00" w:rsidP="003D1D00">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -5733,110 +6136,110 @@
               <w:ind w:right="2"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0AEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>SJS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0E656A" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="00711072" w:rsidRDefault="001F54C6" w:rsidP="00711072">
+          <w:p w14:paraId="5B0E656A" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="00711072" w:rsidRDefault="00C010B4" w:rsidP="00711072">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="00711072" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidR="00711072">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
               <w:r w:rsidR="00711072" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>.0</w:t>
               </w:r>
               <w:r w:rsidR="00711072">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>03</w:t>
               </w:r>
               <w:r w:rsidR="00711072" w:rsidRPr="009F0AEB">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="52557FC7" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="00711072" w:rsidRDefault="001F54C6" w:rsidP="00711072">
+          <w:p w14:paraId="52557FC7" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="00711072" w:rsidRDefault="00C010B4" w:rsidP="00711072">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidR="00711072" w:rsidRPr="00711072">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>26.003com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3513E131" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="00711072" w:rsidRDefault="00711072" w:rsidP="00711072">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711072">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">16 février et </w:t>
             </w:r>
@@ -6025,86 +6428,92 @@
               <w:t>à la majorité simple</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64FEF6E0" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00711072" w:rsidP="00711072">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2451D5BB" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00711072" w:rsidP="00711072">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006236F4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Projet de loi :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72811F0D" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00711072" w:rsidP="00711072">
+          <w:p w14:paraId="72811F0D" w14:textId="0C4CE3C0" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00C010B4" w:rsidP="00711072">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00711072" w:rsidRPr="006236F4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ote à la majorité simple</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9137CC" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00711072" w:rsidP="00711072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0416738A" w14:textId="77777777" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00711072" w:rsidP="00711072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006236F4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>cote à la majorité simple</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Motion </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="006236F4">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>20.207</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006236F4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F95AC11" w14:textId="6C5B3438" w:rsidR="00711072" w:rsidRPr="006236F4" w:rsidRDefault="00711072" w:rsidP="00711072">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -6176,81 +6585,81 @@
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77531724" w14:textId="77777777" w:rsidR="00CC2492" w:rsidRPr="00EF49B7" w:rsidRDefault="00CC2492" w:rsidP="00CC2492">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DFFI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691C7519" w14:textId="528C645B" w:rsidR="00874A7D" w:rsidRPr="00421E9F" w:rsidRDefault="001F54C6" w:rsidP="00874A7D">
+          <w:p w14:paraId="691C7519" w14:textId="528C645B" w:rsidR="00874A7D" w:rsidRPr="00421E9F" w:rsidRDefault="00C010B4" w:rsidP="00874A7D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="224" w:hanging="224"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="00874A7D">
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="009776"/>
                 </w:rPr>
                 <w:t>25.188com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="49ABABE6" w14:textId="57259356" w:rsidR="00CC2492" w:rsidRPr="00090B47" w:rsidRDefault="001F54C6" w:rsidP="00CC2492">
+          <w:p w14:paraId="49ABABE6" w14:textId="57259356" w:rsidR="00CC2492" w:rsidRPr="00090B47" w:rsidRDefault="00C010B4" w:rsidP="00CC2492">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="00CC2492" w:rsidRPr="00421E9F">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:b/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:rPr>
                 <w:t>25.188avis_ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="59EE7F14" w14:textId="2471BDB4" w:rsidR="00CC2492" w:rsidRPr="00744375" w:rsidRDefault="00CC2492" w:rsidP="00CC2492">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090B47">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">30 avril </w:t>
             </w:r>
             <w:r w:rsidRPr="00C25A8A">
               <w:rPr>
@@ -6614,91 +7023,122 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A782599" w14:textId="77777777" w:rsidR="00443EF4" w:rsidRDefault="00443EF4" w:rsidP="00E742CB">
       <w:pPr>
         <w:pStyle w:val="TitreGras"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:color w:val="009776"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC4BC88" w14:textId="77777777" w:rsidR="00443EF4" w:rsidRDefault="00443EF4">
+    <w:p w14:paraId="3FC4BC88" w14:textId="68BAF2EF" w:rsidR="00443EF4" w:rsidRDefault="00443EF4">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="009776"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4498F7BD" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRDefault="00A72A45">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="009776"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2937497E" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRDefault="00A72A45">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="009776"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D61D3BC" w14:textId="77777777" w:rsidR="00A72A45" w:rsidRDefault="00A72A45">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009776"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="07A49868" w14:textId="6E4748E7" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
       <w:pPr>
         <w:pStyle w:val="TitreGras"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:color w:val="009776"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Objets B</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004B0EF3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lors des sessions relatives aux comptes et au budget, il n’y a pas de plage horaire consacrée au traitement des objets B (cf. art. 183 OGC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50777BDD" w14:textId="77777777" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00E742CB">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
       </w:pPr>
@@ -6809,149 +7249,149 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="796DC349" w14:textId="7E9248A0" w:rsidR="00E742CB" w:rsidRPr="00AE7CE8" w:rsidRDefault="00E742CB" w:rsidP="00D63240">
                   <w:pPr>
                     <w:pStyle w:val="Texte"/>
                     <w:spacing w:before="40" w:after="40"/>
                     <w:ind w:right="-58"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004B0EF3">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Réponse écrite transmise depuis la dernière session : </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId49" w:history="1">
+                  <w:hyperlink r:id="rId50" w:history="1">
                     <w:r w:rsidR="00AE7CE8" w:rsidRPr="003B2A51">
                       <w:rPr>
                         <w:rStyle w:val="Lienhypertexte"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>26.364_DDTE</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidR="00AE7CE8" w:rsidRPr="003B2A51">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> *</w:t>
                   </w:r>
                   <w:r w:rsidR="00AE7CE8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00AE7CE8" w:rsidRPr="00AE7CE8">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>(à venir)</w:t>
                   </w:r>
                   <w:r w:rsidR="00AE7CE8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId50" w:history="1">
+                  <w:hyperlink r:id="rId51" w:history="1">
                     <w:r w:rsidR="00AE7CE8" w:rsidRPr="003B2A51">
                       <w:rPr>
                         <w:rStyle w:val="Lienhypertexte"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>26.369_DDTE</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidR="00AE7CE8" w:rsidRPr="003B2A51">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> *</w:t>
                   </w:r>
                   <w:r w:rsidR="00AE7CE8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00AE7CE8" w:rsidRPr="00AE7CE8">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>(à venir)</w:t>
                   </w:r>
                   <w:r w:rsidR="00AE7CE8" w:rsidRPr="00AE7CE8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId51" w:history="1">
+                  <w:hyperlink r:id="rId52" w:history="1">
                     <w:r w:rsidR="00AE7CE8" w:rsidRPr="002E3B38">
                       <w:rPr>
                         <w:rStyle w:val="Lienhypertexte"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>26.360_DFFI</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidR="00AE7CE8" w:rsidRPr="00C97A14">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> *</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5F0445EA" w14:textId="77777777" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00D63240">
             <w:pPr>
@@ -6985,53 +7425,53 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="597F0440" w14:textId="77777777" w:rsidR="00E742CB" w:rsidRPr="004B0EF3" w:rsidRDefault="00E742CB" w:rsidP="00D63240">
             <w:pPr>
               <w:pStyle w:val="Liens"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6717E28E" w14:textId="698DE658" w:rsidR="006853CB" w:rsidRPr="001C446F" w:rsidRDefault="006853CB" w:rsidP="00E742CB">
       <w:pPr>
         <w:pStyle w:val="TitreGras"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="13608"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006853CB" w:rsidRPr="001C446F" w:rsidSect="005341D9">
-      <w:footerReference w:type="even" r:id="rId52"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId54"/>
+      <w:footerReference w:type="even" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="first" r:id="rId55"/>
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape"/>
       <w:pgMar w:top="907" w:right="1021" w:bottom="568" w:left="2155" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:toolbars>
     <wne:acdManifest>
       <wne:acdEntry wne:acdName="acd0"/>
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
       <wne:acdEntry wne:acdName="acd9"/>
       <wne:acdEntry wne:acdName="acd10"/>
@@ -10831,69 +11271,69 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="966854887">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="496193627">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1104686349">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1119687202">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1570379294">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="711803035">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="9724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1894401"/>
+    <o:shapedefaults v:ext="edit" spidmax="1908737"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF537B"/>
     <w:rsid w:val="000007B0"/>
@@ -11131,50 +11571,51 @@
     <w:rsid w:val="000F32E1"/>
     <w:rsid w:val="000F35CF"/>
     <w:rsid w:val="000F36B9"/>
     <w:rsid w:val="000F3831"/>
     <w:rsid w:val="000F3A30"/>
     <w:rsid w:val="000F3B19"/>
     <w:rsid w:val="000F4D54"/>
     <w:rsid w:val="000F5212"/>
     <w:rsid w:val="000F5590"/>
     <w:rsid w:val="000F5824"/>
     <w:rsid w:val="000F5866"/>
     <w:rsid w:val="000F5B8F"/>
     <w:rsid w:val="0010160E"/>
     <w:rsid w:val="001018B7"/>
     <w:rsid w:val="001025A6"/>
     <w:rsid w:val="00102B01"/>
     <w:rsid w:val="00103536"/>
     <w:rsid w:val="00103ADC"/>
     <w:rsid w:val="00103C48"/>
     <w:rsid w:val="00104BD9"/>
     <w:rsid w:val="00104FC9"/>
     <w:rsid w:val="0010545F"/>
     <w:rsid w:val="00105724"/>
     <w:rsid w:val="001060B7"/>
     <w:rsid w:val="00106264"/>
+    <w:rsid w:val="001066C7"/>
     <w:rsid w:val="00107473"/>
     <w:rsid w:val="00110C17"/>
     <w:rsid w:val="0011176F"/>
     <w:rsid w:val="00111F12"/>
     <w:rsid w:val="001124F8"/>
     <w:rsid w:val="001132E0"/>
     <w:rsid w:val="00113472"/>
     <w:rsid w:val="00113B40"/>
     <w:rsid w:val="00114639"/>
     <w:rsid w:val="00114876"/>
     <w:rsid w:val="00114F14"/>
     <w:rsid w:val="0011581B"/>
     <w:rsid w:val="00115A3B"/>
     <w:rsid w:val="00115C4A"/>
     <w:rsid w:val="00115C66"/>
     <w:rsid w:val="00117B73"/>
     <w:rsid w:val="0012121B"/>
     <w:rsid w:val="0012156C"/>
     <w:rsid w:val="00121A5C"/>
     <w:rsid w:val="00121A94"/>
     <w:rsid w:val="00121BFC"/>
     <w:rsid w:val="00123015"/>
     <w:rsid w:val="0012358A"/>
     <w:rsid w:val="00123692"/>
     <w:rsid w:val="00124EB8"/>
@@ -11553,93 +11994,95 @@
     <w:rsid w:val="00257A89"/>
     <w:rsid w:val="002603F1"/>
     <w:rsid w:val="00260C4B"/>
     <w:rsid w:val="0026110E"/>
     <w:rsid w:val="002619B4"/>
     <w:rsid w:val="002628F6"/>
     <w:rsid w:val="00262F48"/>
     <w:rsid w:val="0026378F"/>
     <w:rsid w:val="00264315"/>
     <w:rsid w:val="0026438C"/>
     <w:rsid w:val="0026552F"/>
     <w:rsid w:val="00265AD9"/>
     <w:rsid w:val="002663F9"/>
     <w:rsid w:val="00267117"/>
     <w:rsid w:val="002674EE"/>
     <w:rsid w:val="00267A68"/>
     <w:rsid w:val="00267AA8"/>
     <w:rsid w:val="00270543"/>
     <w:rsid w:val="00271226"/>
     <w:rsid w:val="002712F3"/>
     <w:rsid w:val="00271351"/>
     <w:rsid w:val="0027183B"/>
     <w:rsid w:val="00271F56"/>
     <w:rsid w:val="00272C4D"/>
     <w:rsid w:val="00272C7B"/>
+    <w:rsid w:val="00272F90"/>
     <w:rsid w:val="00273034"/>
     <w:rsid w:val="00274268"/>
     <w:rsid w:val="00274732"/>
     <w:rsid w:val="00274B93"/>
     <w:rsid w:val="00275280"/>
     <w:rsid w:val="002759B8"/>
     <w:rsid w:val="00276C64"/>
     <w:rsid w:val="00277F2B"/>
     <w:rsid w:val="002805B0"/>
     <w:rsid w:val="00280BF5"/>
     <w:rsid w:val="00281448"/>
     <w:rsid w:val="002822BF"/>
     <w:rsid w:val="00282589"/>
     <w:rsid w:val="002828FB"/>
     <w:rsid w:val="00282961"/>
     <w:rsid w:val="00282B8A"/>
     <w:rsid w:val="0028358D"/>
     <w:rsid w:val="0028376B"/>
     <w:rsid w:val="002837E1"/>
     <w:rsid w:val="00283D15"/>
     <w:rsid w:val="002857C7"/>
     <w:rsid w:val="00285FDE"/>
     <w:rsid w:val="0028615B"/>
     <w:rsid w:val="00286CB2"/>
     <w:rsid w:val="00286EB6"/>
     <w:rsid w:val="002913E7"/>
     <w:rsid w:val="002919DB"/>
     <w:rsid w:val="00291A14"/>
     <w:rsid w:val="002935A2"/>
     <w:rsid w:val="00293E91"/>
     <w:rsid w:val="002943BC"/>
     <w:rsid w:val="00294828"/>
     <w:rsid w:val="00294E8A"/>
     <w:rsid w:val="0029613C"/>
     <w:rsid w:val="002979B7"/>
     <w:rsid w:val="002A006E"/>
     <w:rsid w:val="002A00F2"/>
     <w:rsid w:val="002A0D82"/>
     <w:rsid w:val="002A1563"/>
     <w:rsid w:val="002A1C36"/>
     <w:rsid w:val="002A208F"/>
     <w:rsid w:val="002A368B"/>
     <w:rsid w:val="002A37BF"/>
+    <w:rsid w:val="002A3C3B"/>
     <w:rsid w:val="002A3EF1"/>
     <w:rsid w:val="002A414A"/>
     <w:rsid w:val="002A568E"/>
     <w:rsid w:val="002A5716"/>
     <w:rsid w:val="002A5937"/>
     <w:rsid w:val="002A5C40"/>
     <w:rsid w:val="002A5CE4"/>
     <w:rsid w:val="002A644E"/>
     <w:rsid w:val="002A64E2"/>
     <w:rsid w:val="002A65B7"/>
     <w:rsid w:val="002A73C1"/>
     <w:rsid w:val="002A7482"/>
     <w:rsid w:val="002A78F5"/>
     <w:rsid w:val="002B0486"/>
     <w:rsid w:val="002B0D58"/>
     <w:rsid w:val="002B12C0"/>
     <w:rsid w:val="002B1658"/>
     <w:rsid w:val="002B1AC4"/>
     <w:rsid w:val="002B27F7"/>
     <w:rsid w:val="002B3B66"/>
     <w:rsid w:val="002B3E47"/>
     <w:rsid w:val="002B44B7"/>
     <w:rsid w:val="002B46F9"/>
     <w:rsid w:val="002B49CA"/>
     <w:rsid w:val="002B49F5"/>
@@ -12036,50 +12479,51 @@
     <w:rsid w:val="00413394"/>
     <w:rsid w:val="00413AC6"/>
     <w:rsid w:val="004142FF"/>
     <w:rsid w:val="00414753"/>
     <w:rsid w:val="004150A0"/>
     <w:rsid w:val="004155A5"/>
     <w:rsid w:val="00416576"/>
     <w:rsid w:val="00416ADA"/>
     <w:rsid w:val="00416F95"/>
     <w:rsid w:val="00417963"/>
     <w:rsid w:val="00420367"/>
     <w:rsid w:val="004206FC"/>
     <w:rsid w:val="00421CCC"/>
     <w:rsid w:val="00421DB3"/>
     <w:rsid w:val="00421E9F"/>
     <w:rsid w:val="00422982"/>
     <w:rsid w:val="0042308C"/>
     <w:rsid w:val="0042309E"/>
     <w:rsid w:val="004230EB"/>
     <w:rsid w:val="00423CFF"/>
     <w:rsid w:val="0042488D"/>
     <w:rsid w:val="00424B2F"/>
     <w:rsid w:val="00424F0D"/>
     <w:rsid w:val="00425885"/>
     <w:rsid w:val="004261EC"/>
+    <w:rsid w:val="00426C67"/>
     <w:rsid w:val="00427634"/>
     <w:rsid w:val="00427E61"/>
     <w:rsid w:val="00430331"/>
     <w:rsid w:val="00430759"/>
     <w:rsid w:val="00430F47"/>
     <w:rsid w:val="0043166C"/>
     <w:rsid w:val="00431AB3"/>
     <w:rsid w:val="00432AE2"/>
     <w:rsid w:val="004331C8"/>
     <w:rsid w:val="004335CC"/>
     <w:rsid w:val="00433F1A"/>
     <w:rsid w:val="00434213"/>
     <w:rsid w:val="004342A5"/>
     <w:rsid w:val="00434FDA"/>
     <w:rsid w:val="00435C4C"/>
     <w:rsid w:val="00435D0C"/>
     <w:rsid w:val="004365C4"/>
     <w:rsid w:val="0043672D"/>
     <w:rsid w:val="00436838"/>
     <w:rsid w:val="00436BDB"/>
     <w:rsid w:val="0043705E"/>
     <w:rsid w:val="004408BB"/>
     <w:rsid w:val="00440DD5"/>
     <w:rsid w:val="00440EAD"/>
     <w:rsid w:val="0044113D"/>
@@ -12144,50 +12588,51 @@
     <w:rsid w:val="00470FEB"/>
     <w:rsid w:val="0047189F"/>
     <w:rsid w:val="00472229"/>
     <w:rsid w:val="004729BE"/>
     <w:rsid w:val="00472B14"/>
     <w:rsid w:val="00472BB6"/>
     <w:rsid w:val="00472E1A"/>
     <w:rsid w:val="004734D5"/>
     <w:rsid w:val="00473543"/>
     <w:rsid w:val="004738A9"/>
     <w:rsid w:val="00473979"/>
     <w:rsid w:val="00473D0B"/>
     <w:rsid w:val="004746B3"/>
     <w:rsid w:val="004758A9"/>
     <w:rsid w:val="00475DEE"/>
     <w:rsid w:val="00475EB1"/>
     <w:rsid w:val="00476067"/>
     <w:rsid w:val="00476614"/>
     <w:rsid w:val="004767A5"/>
     <w:rsid w:val="004774CA"/>
     <w:rsid w:val="0047772F"/>
     <w:rsid w:val="00477DFF"/>
     <w:rsid w:val="004807EC"/>
     <w:rsid w:val="004817FC"/>
     <w:rsid w:val="00481D0E"/>
+    <w:rsid w:val="00482861"/>
     <w:rsid w:val="004829CE"/>
     <w:rsid w:val="00482E9B"/>
     <w:rsid w:val="004830D3"/>
     <w:rsid w:val="0048316F"/>
     <w:rsid w:val="00483BEC"/>
     <w:rsid w:val="00484001"/>
     <w:rsid w:val="004841DB"/>
     <w:rsid w:val="00484256"/>
     <w:rsid w:val="0048427F"/>
     <w:rsid w:val="00484B94"/>
     <w:rsid w:val="00484E0F"/>
     <w:rsid w:val="00486B32"/>
     <w:rsid w:val="00486C0E"/>
     <w:rsid w:val="004875F8"/>
     <w:rsid w:val="004911BC"/>
     <w:rsid w:val="004919E0"/>
     <w:rsid w:val="00491E5A"/>
     <w:rsid w:val="0049252D"/>
     <w:rsid w:val="004925D9"/>
     <w:rsid w:val="00493266"/>
     <w:rsid w:val="00493D71"/>
     <w:rsid w:val="004942BE"/>
     <w:rsid w:val="004942F9"/>
     <w:rsid w:val="00494907"/>
     <w:rsid w:val="00495778"/>
@@ -12780,50 +13225,51 @@
     <w:rsid w:val="0069270D"/>
     <w:rsid w:val="0069281A"/>
     <w:rsid w:val="00693250"/>
     <w:rsid w:val="00693A7C"/>
     <w:rsid w:val="0069517F"/>
     <w:rsid w:val="00695479"/>
     <w:rsid w:val="006955C6"/>
     <w:rsid w:val="00696404"/>
     <w:rsid w:val="00696711"/>
     <w:rsid w:val="006969C1"/>
     <w:rsid w:val="00696BF2"/>
     <w:rsid w:val="00697191"/>
     <w:rsid w:val="006979C0"/>
     <w:rsid w:val="00697A64"/>
     <w:rsid w:val="006A0192"/>
     <w:rsid w:val="006A0751"/>
     <w:rsid w:val="006A0D2B"/>
     <w:rsid w:val="006A1831"/>
     <w:rsid w:val="006A1945"/>
     <w:rsid w:val="006A1ABA"/>
     <w:rsid w:val="006A1D04"/>
     <w:rsid w:val="006A24AB"/>
     <w:rsid w:val="006A271D"/>
     <w:rsid w:val="006A2D30"/>
     <w:rsid w:val="006A2FE8"/>
+    <w:rsid w:val="006A3431"/>
     <w:rsid w:val="006A369B"/>
     <w:rsid w:val="006A3A61"/>
     <w:rsid w:val="006A56E0"/>
     <w:rsid w:val="006A5A24"/>
     <w:rsid w:val="006A6176"/>
     <w:rsid w:val="006A682F"/>
     <w:rsid w:val="006A7781"/>
     <w:rsid w:val="006A7AA7"/>
     <w:rsid w:val="006A7EC6"/>
     <w:rsid w:val="006B03AC"/>
     <w:rsid w:val="006B0A03"/>
     <w:rsid w:val="006B0BCC"/>
     <w:rsid w:val="006B0DE1"/>
     <w:rsid w:val="006B15C7"/>
     <w:rsid w:val="006B1808"/>
     <w:rsid w:val="006B2546"/>
     <w:rsid w:val="006B2724"/>
     <w:rsid w:val="006B2813"/>
     <w:rsid w:val="006B3B38"/>
     <w:rsid w:val="006B3CFC"/>
     <w:rsid w:val="006B3E33"/>
     <w:rsid w:val="006B41B3"/>
     <w:rsid w:val="006B4302"/>
     <w:rsid w:val="006B4321"/>
     <w:rsid w:val="006B436A"/>
@@ -13287,50 +13733,51 @@
     <w:rsid w:val="00837370"/>
     <w:rsid w:val="00840FBC"/>
     <w:rsid w:val="008419B6"/>
     <w:rsid w:val="008419EE"/>
     <w:rsid w:val="00841B9A"/>
     <w:rsid w:val="0084390C"/>
     <w:rsid w:val="0084496F"/>
     <w:rsid w:val="00845A4A"/>
     <w:rsid w:val="00845CD8"/>
     <w:rsid w:val="00845DF5"/>
     <w:rsid w:val="0084617A"/>
     <w:rsid w:val="00846B05"/>
     <w:rsid w:val="008476E8"/>
     <w:rsid w:val="00847DA2"/>
     <w:rsid w:val="0085000B"/>
     <w:rsid w:val="008507EF"/>
     <w:rsid w:val="00850F76"/>
     <w:rsid w:val="00851245"/>
     <w:rsid w:val="00851E49"/>
     <w:rsid w:val="00852480"/>
     <w:rsid w:val="00852DDB"/>
     <w:rsid w:val="008530B5"/>
     <w:rsid w:val="00853206"/>
     <w:rsid w:val="008532D1"/>
     <w:rsid w:val="00854A3E"/>
+    <w:rsid w:val="0085685C"/>
     <w:rsid w:val="008570D4"/>
     <w:rsid w:val="00857174"/>
     <w:rsid w:val="00857968"/>
     <w:rsid w:val="00857EAC"/>
     <w:rsid w:val="00860230"/>
     <w:rsid w:val="00860453"/>
     <w:rsid w:val="00860B01"/>
     <w:rsid w:val="00860DBB"/>
     <w:rsid w:val="008615EF"/>
     <w:rsid w:val="00861778"/>
     <w:rsid w:val="008619B4"/>
     <w:rsid w:val="008619BD"/>
     <w:rsid w:val="00861B08"/>
     <w:rsid w:val="0086220C"/>
     <w:rsid w:val="00862D9F"/>
     <w:rsid w:val="00862DAF"/>
     <w:rsid w:val="00863463"/>
     <w:rsid w:val="00863B7E"/>
     <w:rsid w:val="00863C40"/>
     <w:rsid w:val="00863EB8"/>
     <w:rsid w:val="00864259"/>
     <w:rsid w:val="0086515A"/>
     <w:rsid w:val="008652DF"/>
     <w:rsid w:val="00866070"/>
     <w:rsid w:val="00866D5C"/>
@@ -13401,50 +13848,51 @@
     <w:rsid w:val="008A4676"/>
     <w:rsid w:val="008A4E11"/>
     <w:rsid w:val="008A4F7C"/>
     <w:rsid w:val="008A55F9"/>
     <w:rsid w:val="008A662E"/>
     <w:rsid w:val="008A7166"/>
     <w:rsid w:val="008A73A5"/>
     <w:rsid w:val="008A7BE6"/>
     <w:rsid w:val="008A7CCE"/>
     <w:rsid w:val="008B0FBD"/>
     <w:rsid w:val="008B10D3"/>
     <w:rsid w:val="008B202A"/>
     <w:rsid w:val="008B25D4"/>
     <w:rsid w:val="008B2E07"/>
     <w:rsid w:val="008B3051"/>
     <w:rsid w:val="008B3259"/>
     <w:rsid w:val="008B3361"/>
     <w:rsid w:val="008B3652"/>
     <w:rsid w:val="008B3D29"/>
     <w:rsid w:val="008B4189"/>
     <w:rsid w:val="008B41D4"/>
     <w:rsid w:val="008B46AB"/>
     <w:rsid w:val="008B4814"/>
     <w:rsid w:val="008B54E6"/>
     <w:rsid w:val="008B5507"/>
+    <w:rsid w:val="008B5516"/>
     <w:rsid w:val="008B595F"/>
     <w:rsid w:val="008B5E0F"/>
     <w:rsid w:val="008B647E"/>
     <w:rsid w:val="008B66AD"/>
     <w:rsid w:val="008B73C3"/>
     <w:rsid w:val="008B778C"/>
     <w:rsid w:val="008B7B11"/>
     <w:rsid w:val="008B7BD3"/>
     <w:rsid w:val="008B7F95"/>
     <w:rsid w:val="008C0023"/>
     <w:rsid w:val="008C0839"/>
     <w:rsid w:val="008C1075"/>
     <w:rsid w:val="008C1AA7"/>
     <w:rsid w:val="008C2130"/>
     <w:rsid w:val="008C2EFF"/>
     <w:rsid w:val="008C2F00"/>
     <w:rsid w:val="008C2F11"/>
     <w:rsid w:val="008C2FD5"/>
     <w:rsid w:val="008C31F8"/>
     <w:rsid w:val="008C3203"/>
     <w:rsid w:val="008C3B5B"/>
     <w:rsid w:val="008C4E12"/>
     <w:rsid w:val="008C53D5"/>
     <w:rsid w:val="008C5AD5"/>
     <w:rsid w:val="008C66FE"/>
@@ -13591,50 +14039,51 @@
     <w:rsid w:val="009423EB"/>
     <w:rsid w:val="00942441"/>
     <w:rsid w:val="009429BB"/>
     <w:rsid w:val="00942AEB"/>
     <w:rsid w:val="00943707"/>
     <w:rsid w:val="00943964"/>
     <w:rsid w:val="00943BB4"/>
     <w:rsid w:val="0094461D"/>
     <w:rsid w:val="00944F9B"/>
     <w:rsid w:val="00945A70"/>
     <w:rsid w:val="0094626E"/>
     <w:rsid w:val="0094638A"/>
     <w:rsid w:val="0094657E"/>
     <w:rsid w:val="00946BE5"/>
     <w:rsid w:val="00946F87"/>
     <w:rsid w:val="009473BF"/>
     <w:rsid w:val="00947569"/>
     <w:rsid w:val="00947A65"/>
     <w:rsid w:val="00947E45"/>
     <w:rsid w:val="00947F7D"/>
     <w:rsid w:val="00950CA2"/>
     <w:rsid w:val="00950E7C"/>
     <w:rsid w:val="009512B3"/>
     <w:rsid w:val="00951768"/>
     <w:rsid w:val="00951F08"/>
+    <w:rsid w:val="00951FE1"/>
     <w:rsid w:val="00952F51"/>
     <w:rsid w:val="00953839"/>
     <w:rsid w:val="00953A21"/>
     <w:rsid w:val="00954758"/>
     <w:rsid w:val="00954B2F"/>
     <w:rsid w:val="00954CFB"/>
     <w:rsid w:val="00954E34"/>
     <w:rsid w:val="00955613"/>
     <w:rsid w:val="0095561D"/>
     <w:rsid w:val="00955D66"/>
     <w:rsid w:val="00955EC7"/>
     <w:rsid w:val="009563F5"/>
     <w:rsid w:val="00957082"/>
     <w:rsid w:val="009572D4"/>
     <w:rsid w:val="00960848"/>
     <w:rsid w:val="00960AD7"/>
     <w:rsid w:val="00960B82"/>
     <w:rsid w:val="0096114C"/>
     <w:rsid w:val="00961583"/>
     <w:rsid w:val="009616B1"/>
     <w:rsid w:val="00962458"/>
     <w:rsid w:val="0096246D"/>
     <w:rsid w:val="00962809"/>
     <w:rsid w:val="0096318F"/>
     <w:rsid w:val="0096357E"/>
@@ -13808,50 +14257,51 @@
     <w:rsid w:val="009F6989"/>
     <w:rsid w:val="009F7508"/>
     <w:rsid w:val="00A001AC"/>
     <w:rsid w:val="00A00A56"/>
     <w:rsid w:val="00A00C54"/>
     <w:rsid w:val="00A015C9"/>
     <w:rsid w:val="00A01EDE"/>
     <w:rsid w:val="00A01EFF"/>
     <w:rsid w:val="00A02737"/>
     <w:rsid w:val="00A04B22"/>
     <w:rsid w:val="00A04E12"/>
     <w:rsid w:val="00A05761"/>
     <w:rsid w:val="00A059CE"/>
     <w:rsid w:val="00A05B36"/>
     <w:rsid w:val="00A060D1"/>
     <w:rsid w:val="00A06AC2"/>
     <w:rsid w:val="00A071EF"/>
     <w:rsid w:val="00A07A71"/>
     <w:rsid w:val="00A07C71"/>
     <w:rsid w:val="00A07EC9"/>
     <w:rsid w:val="00A109AA"/>
     <w:rsid w:val="00A10CF3"/>
     <w:rsid w:val="00A11160"/>
     <w:rsid w:val="00A1179A"/>
     <w:rsid w:val="00A11BA2"/>
+    <w:rsid w:val="00A11E01"/>
     <w:rsid w:val="00A1254E"/>
     <w:rsid w:val="00A12EB4"/>
     <w:rsid w:val="00A13626"/>
     <w:rsid w:val="00A14819"/>
     <w:rsid w:val="00A16573"/>
     <w:rsid w:val="00A16614"/>
     <w:rsid w:val="00A16EF8"/>
     <w:rsid w:val="00A17596"/>
     <w:rsid w:val="00A177AE"/>
     <w:rsid w:val="00A177D2"/>
     <w:rsid w:val="00A177E1"/>
     <w:rsid w:val="00A2048C"/>
     <w:rsid w:val="00A20700"/>
     <w:rsid w:val="00A20EC5"/>
     <w:rsid w:val="00A22ACD"/>
     <w:rsid w:val="00A23A20"/>
     <w:rsid w:val="00A2445E"/>
     <w:rsid w:val="00A24504"/>
     <w:rsid w:val="00A245F6"/>
     <w:rsid w:val="00A24D74"/>
     <w:rsid w:val="00A251EA"/>
     <w:rsid w:val="00A255AD"/>
     <w:rsid w:val="00A25690"/>
     <w:rsid w:val="00A25982"/>
     <w:rsid w:val="00A26C62"/>
@@ -13918,50 +14368,51 @@
     <w:rsid w:val="00A607F3"/>
     <w:rsid w:val="00A60995"/>
     <w:rsid w:val="00A60C86"/>
     <w:rsid w:val="00A616B7"/>
     <w:rsid w:val="00A616EF"/>
     <w:rsid w:val="00A61A0F"/>
     <w:rsid w:val="00A61E33"/>
     <w:rsid w:val="00A62303"/>
     <w:rsid w:val="00A64B6A"/>
     <w:rsid w:val="00A650AA"/>
     <w:rsid w:val="00A65237"/>
     <w:rsid w:val="00A652BF"/>
     <w:rsid w:val="00A65362"/>
     <w:rsid w:val="00A659F9"/>
     <w:rsid w:val="00A65DC8"/>
     <w:rsid w:val="00A660BE"/>
     <w:rsid w:val="00A6659F"/>
     <w:rsid w:val="00A67048"/>
     <w:rsid w:val="00A67D07"/>
     <w:rsid w:val="00A70C9B"/>
     <w:rsid w:val="00A7109C"/>
     <w:rsid w:val="00A711D9"/>
     <w:rsid w:val="00A71550"/>
     <w:rsid w:val="00A71F84"/>
     <w:rsid w:val="00A723B2"/>
+    <w:rsid w:val="00A72A45"/>
     <w:rsid w:val="00A73112"/>
     <w:rsid w:val="00A7324F"/>
     <w:rsid w:val="00A73251"/>
     <w:rsid w:val="00A7429D"/>
     <w:rsid w:val="00A74579"/>
     <w:rsid w:val="00A745EB"/>
     <w:rsid w:val="00A76C13"/>
     <w:rsid w:val="00A77816"/>
     <w:rsid w:val="00A77C34"/>
     <w:rsid w:val="00A77D10"/>
     <w:rsid w:val="00A807D1"/>
     <w:rsid w:val="00A808F9"/>
     <w:rsid w:val="00A809A0"/>
     <w:rsid w:val="00A80A17"/>
     <w:rsid w:val="00A81048"/>
     <w:rsid w:val="00A81375"/>
     <w:rsid w:val="00A827F9"/>
     <w:rsid w:val="00A82E4E"/>
     <w:rsid w:val="00A82F08"/>
     <w:rsid w:val="00A83376"/>
     <w:rsid w:val="00A83794"/>
     <w:rsid w:val="00A83E03"/>
     <w:rsid w:val="00A83FB7"/>
     <w:rsid w:val="00A844DE"/>
     <w:rsid w:val="00A84EC3"/>
@@ -14156,50 +14607,51 @@
     <w:rsid w:val="00B32840"/>
     <w:rsid w:val="00B32EEA"/>
     <w:rsid w:val="00B3376B"/>
     <w:rsid w:val="00B3382F"/>
     <w:rsid w:val="00B34172"/>
     <w:rsid w:val="00B344B2"/>
     <w:rsid w:val="00B34A86"/>
     <w:rsid w:val="00B34C09"/>
     <w:rsid w:val="00B34D27"/>
     <w:rsid w:val="00B3517D"/>
     <w:rsid w:val="00B354AE"/>
     <w:rsid w:val="00B35E17"/>
     <w:rsid w:val="00B360B3"/>
     <w:rsid w:val="00B361C5"/>
     <w:rsid w:val="00B36A05"/>
     <w:rsid w:val="00B37018"/>
     <w:rsid w:val="00B37189"/>
     <w:rsid w:val="00B371D9"/>
     <w:rsid w:val="00B373E7"/>
     <w:rsid w:val="00B375D8"/>
     <w:rsid w:val="00B3793D"/>
     <w:rsid w:val="00B403A5"/>
     <w:rsid w:val="00B40764"/>
     <w:rsid w:val="00B409C4"/>
     <w:rsid w:val="00B41FE5"/>
+    <w:rsid w:val="00B421A5"/>
     <w:rsid w:val="00B422B8"/>
     <w:rsid w:val="00B428BE"/>
     <w:rsid w:val="00B43CE7"/>
     <w:rsid w:val="00B4482A"/>
     <w:rsid w:val="00B458CE"/>
     <w:rsid w:val="00B45F43"/>
     <w:rsid w:val="00B46A8B"/>
     <w:rsid w:val="00B46B89"/>
     <w:rsid w:val="00B46DA2"/>
     <w:rsid w:val="00B46E85"/>
     <w:rsid w:val="00B471AF"/>
     <w:rsid w:val="00B4750A"/>
     <w:rsid w:val="00B47B6E"/>
     <w:rsid w:val="00B5046F"/>
     <w:rsid w:val="00B50597"/>
     <w:rsid w:val="00B50610"/>
     <w:rsid w:val="00B507B5"/>
     <w:rsid w:val="00B50855"/>
     <w:rsid w:val="00B509E6"/>
     <w:rsid w:val="00B52342"/>
     <w:rsid w:val="00B54065"/>
     <w:rsid w:val="00B54151"/>
     <w:rsid w:val="00B5453E"/>
     <w:rsid w:val="00B547BB"/>
     <w:rsid w:val="00B549AD"/>
@@ -14227,89 +14679,92 @@
     <w:rsid w:val="00B7128E"/>
     <w:rsid w:val="00B72053"/>
     <w:rsid w:val="00B720D4"/>
     <w:rsid w:val="00B723A8"/>
     <w:rsid w:val="00B733D5"/>
     <w:rsid w:val="00B7358A"/>
     <w:rsid w:val="00B73BAC"/>
     <w:rsid w:val="00B74805"/>
     <w:rsid w:val="00B74E02"/>
     <w:rsid w:val="00B75937"/>
     <w:rsid w:val="00B763A5"/>
     <w:rsid w:val="00B766D4"/>
     <w:rsid w:val="00B7746E"/>
     <w:rsid w:val="00B801E9"/>
     <w:rsid w:val="00B80BB4"/>
     <w:rsid w:val="00B80D74"/>
     <w:rsid w:val="00B80FB3"/>
     <w:rsid w:val="00B81861"/>
     <w:rsid w:val="00B81A4F"/>
     <w:rsid w:val="00B82540"/>
     <w:rsid w:val="00B828FB"/>
     <w:rsid w:val="00B829E1"/>
     <w:rsid w:val="00B830C4"/>
     <w:rsid w:val="00B83FF3"/>
     <w:rsid w:val="00B849AF"/>
+    <w:rsid w:val="00B85B31"/>
     <w:rsid w:val="00B87985"/>
     <w:rsid w:val="00B87C26"/>
     <w:rsid w:val="00B87F20"/>
     <w:rsid w:val="00B90204"/>
     <w:rsid w:val="00B907C2"/>
     <w:rsid w:val="00B9161B"/>
     <w:rsid w:val="00B91888"/>
     <w:rsid w:val="00B91A75"/>
     <w:rsid w:val="00B91B4D"/>
     <w:rsid w:val="00B91D44"/>
     <w:rsid w:val="00B922E8"/>
     <w:rsid w:val="00B92393"/>
     <w:rsid w:val="00B92918"/>
     <w:rsid w:val="00B92A60"/>
     <w:rsid w:val="00B93156"/>
     <w:rsid w:val="00B933A9"/>
     <w:rsid w:val="00B94A0F"/>
     <w:rsid w:val="00B94E07"/>
     <w:rsid w:val="00B95E9F"/>
     <w:rsid w:val="00B95EBD"/>
     <w:rsid w:val="00B9677B"/>
     <w:rsid w:val="00B96A9A"/>
     <w:rsid w:val="00B96CF5"/>
     <w:rsid w:val="00B96EC3"/>
     <w:rsid w:val="00B96EEB"/>
     <w:rsid w:val="00B975ED"/>
+    <w:rsid w:val="00B97F71"/>
     <w:rsid w:val="00BA074E"/>
     <w:rsid w:val="00BA0924"/>
     <w:rsid w:val="00BA0BD9"/>
     <w:rsid w:val="00BA0D1C"/>
     <w:rsid w:val="00BA0E0C"/>
     <w:rsid w:val="00BA1265"/>
     <w:rsid w:val="00BA1B5E"/>
     <w:rsid w:val="00BA2A96"/>
     <w:rsid w:val="00BA3E9D"/>
     <w:rsid w:val="00BA40E0"/>
     <w:rsid w:val="00BA430E"/>
     <w:rsid w:val="00BA4517"/>
     <w:rsid w:val="00BA5118"/>
+    <w:rsid w:val="00BA5E49"/>
     <w:rsid w:val="00BA636B"/>
     <w:rsid w:val="00BA659F"/>
     <w:rsid w:val="00BA6EBC"/>
     <w:rsid w:val="00BA72A6"/>
     <w:rsid w:val="00BA74BC"/>
     <w:rsid w:val="00BA76DC"/>
     <w:rsid w:val="00BB062F"/>
     <w:rsid w:val="00BB0B81"/>
     <w:rsid w:val="00BB1032"/>
     <w:rsid w:val="00BB177A"/>
     <w:rsid w:val="00BB1D5F"/>
     <w:rsid w:val="00BB1DC0"/>
     <w:rsid w:val="00BB1F2F"/>
     <w:rsid w:val="00BB22F8"/>
     <w:rsid w:val="00BB2969"/>
     <w:rsid w:val="00BB31A8"/>
     <w:rsid w:val="00BB4786"/>
     <w:rsid w:val="00BB4B00"/>
     <w:rsid w:val="00BB5B6E"/>
     <w:rsid w:val="00BB60DE"/>
     <w:rsid w:val="00BB7376"/>
     <w:rsid w:val="00BB7795"/>
     <w:rsid w:val="00BC0A89"/>
     <w:rsid w:val="00BC1454"/>
     <w:rsid w:val="00BC17CF"/>
@@ -14345,50 +14800,51 @@
     <w:rsid w:val="00BE4B6D"/>
     <w:rsid w:val="00BE51F6"/>
     <w:rsid w:val="00BE52B9"/>
     <w:rsid w:val="00BE52E8"/>
     <w:rsid w:val="00BE590C"/>
     <w:rsid w:val="00BE731E"/>
     <w:rsid w:val="00BE77EB"/>
     <w:rsid w:val="00BE7861"/>
     <w:rsid w:val="00BF08C0"/>
     <w:rsid w:val="00BF0966"/>
     <w:rsid w:val="00BF0C20"/>
     <w:rsid w:val="00BF125B"/>
     <w:rsid w:val="00BF159C"/>
     <w:rsid w:val="00BF163A"/>
     <w:rsid w:val="00BF1DBE"/>
     <w:rsid w:val="00BF1FF3"/>
     <w:rsid w:val="00BF21E8"/>
     <w:rsid w:val="00BF2B7D"/>
     <w:rsid w:val="00BF36D3"/>
     <w:rsid w:val="00BF54C8"/>
     <w:rsid w:val="00BF564D"/>
     <w:rsid w:val="00BF5B25"/>
     <w:rsid w:val="00C001B5"/>
     <w:rsid w:val="00C004B9"/>
     <w:rsid w:val="00C00793"/>
+    <w:rsid w:val="00C010B4"/>
     <w:rsid w:val="00C019BD"/>
     <w:rsid w:val="00C01CE4"/>
     <w:rsid w:val="00C030C1"/>
     <w:rsid w:val="00C030D3"/>
     <w:rsid w:val="00C03615"/>
     <w:rsid w:val="00C04085"/>
     <w:rsid w:val="00C065F2"/>
     <w:rsid w:val="00C069F0"/>
     <w:rsid w:val="00C06F26"/>
     <w:rsid w:val="00C07490"/>
     <w:rsid w:val="00C07F52"/>
     <w:rsid w:val="00C10098"/>
     <w:rsid w:val="00C10466"/>
     <w:rsid w:val="00C10A79"/>
     <w:rsid w:val="00C10DD4"/>
     <w:rsid w:val="00C11C4B"/>
     <w:rsid w:val="00C12460"/>
     <w:rsid w:val="00C124A2"/>
     <w:rsid w:val="00C12ABD"/>
     <w:rsid w:val="00C12DE3"/>
     <w:rsid w:val="00C13322"/>
     <w:rsid w:val="00C13752"/>
     <w:rsid w:val="00C13A9A"/>
     <w:rsid w:val="00C1428A"/>
     <w:rsid w:val="00C14303"/>
@@ -14437,50 +14893,51 @@
     <w:rsid w:val="00C37575"/>
     <w:rsid w:val="00C408F4"/>
     <w:rsid w:val="00C41271"/>
     <w:rsid w:val="00C4157C"/>
     <w:rsid w:val="00C41837"/>
     <w:rsid w:val="00C42237"/>
     <w:rsid w:val="00C423E3"/>
     <w:rsid w:val="00C4240F"/>
     <w:rsid w:val="00C426C6"/>
     <w:rsid w:val="00C42BED"/>
     <w:rsid w:val="00C42DB8"/>
     <w:rsid w:val="00C42F2A"/>
     <w:rsid w:val="00C433BC"/>
     <w:rsid w:val="00C43476"/>
     <w:rsid w:val="00C436EB"/>
     <w:rsid w:val="00C43C28"/>
     <w:rsid w:val="00C43C80"/>
     <w:rsid w:val="00C43CFA"/>
     <w:rsid w:val="00C443C1"/>
     <w:rsid w:val="00C44411"/>
     <w:rsid w:val="00C44489"/>
     <w:rsid w:val="00C449A9"/>
     <w:rsid w:val="00C44FD4"/>
     <w:rsid w:val="00C4573D"/>
     <w:rsid w:val="00C4594E"/>
+    <w:rsid w:val="00C45AAE"/>
     <w:rsid w:val="00C463EA"/>
     <w:rsid w:val="00C46434"/>
     <w:rsid w:val="00C46E02"/>
     <w:rsid w:val="00C46FD8"/>
     <w:rsid w:val="00C47306"/>
     <w:rsid w:val="00C47472"/>
     <w:rsid w:val="00C47B2D"/>
     <w:rsid w:val="00C50673"/>
     <w:rsid w:val="00C507F3"/>
     <w:rsid w:val="00C50B02"/>
     <w:rsid w:val="00C510DE"/>
     <w:rsid w:val="00C51B46"/>
     <w:rsid w:val="00C522B7"/>
     <w:rsid w:val="00C529A6"/>
     <w:rsid w:val="00C52AA6"/>
     <w:rsid w:val="00C52B1F"/>
     <w:rsid w:val="00C532D5"/>
     <w:rsid w:val="00C53356"/>
     <w:rsid w:val="00C5361B"/>
     <w:rsid w:val="00C539BA"/>
     <w:rsid w:val="00C53A28"/>
     <w:rsid w:val="00C53EA1"/>
     <w:rsid w:val="00C540F7"/>
     <w:rsid w:val="00C54119"/>
     <w:rsid w:val="00C54CE4"/>
@@ -14915,50 +15372,51 @@
     <w:rsid w:val="00DC0748"/>
     <w:rsid w:val="00DC11E6"/>
     <w:rsid w:val="00DC2470"/>
     <w:rsid w:val="00DC2D29"/>
     <w:rsid w:val="00DC404B"/>
     <w:rsid w:val="00DC42A3"/>
     <w:rsid w:val="00DC4B86"/>
     <w:rsid w:val="00DC506E"/>
     <w:rsid w:val="00DC546A"/>
     <w:rsid w:val="00DC5C85"/>
     <w:rsid w:val="00DC6231"/>
     <w:rsid w:val="00DC68BA"/>
     <w:rsid w:val="00DC6F2A"/>
     <w:rsid w:val="00DC7364"/>
     <w:rsid w:val="00DC7C67"/>
     <w:rsid w:val="00DC7E95"/>
     <w:rsid w:val="00DD0D50"/>
     <w:rsid w:val="00DD0F85"/>
     <w:rsid w:val="00DD1343"/>
     <w:rsid w:val="00DD17D1"/>
     <w:rsid w:val="00DD1968"/>
     <w:rsid w:val="00DD1ACB"/>
     <w:rsid w:val="00DD229D"/>
     <w:rsid w:val="00DD2F24"/>
     <w:rsid w:val="00DD2FD7"/>
+    <w:rsid w:val="00DD34D9"/>
     <w:rsid w:val="00DD439D"/>
     <w:rsid w:val="00DD44C9"/>
     <w:rsid w:val="00DD51C5"/>
     <w:rsid w:val="00DD5BA1"/>
     <w:rsid w:val="00DD5BDB"/>
     <w:rsid w:val="00DD5E6E"/>
     <w:rsid w:val="00DD635A"/>
     <w:rsid w:val="00DD63FF"/>
     <w:rsid w:val="00DD64F5"/>
     <w:rsid w:val="00DD6D5A"/>
     <w:rsid w:val="00DD718C"/>
     <w:rsid w:val="00DE0322"/>
     <w:rsid w:val="00DE0452"/>
     <w:rsid w:val="00DE0634"/>
     <w:rsid w:val="00DE0E03"/>
     <w:rsid w:val="00DE1C73"/>
     <w:rsid w:val="00DE2352"/>
     <w:rsid w:val="00DE2AAA"/>
     <w:rsid w:val="00DE2BC4"/>
     <w:rsid w:val="00DE2E72"/>
     <w:rsid w:val="00DE31B1"/>
     <w:rsid w:val="00DE32A2"/>
     <w:rsid w:val="00DE348C"/>
     <w:rsid w:val="00DE3C68"/>
     <w:rsid w:val="00DE4151"/>
@@ -15046,50 +15504,51 @@
     <w:rsid w:val="00E25766"/>
     <w:rsid w:val="00E26D7D"/>
     <w:rsid w:val="00E2717E"/>
     <w:rsid w:val="00E27586"/>
     <w:rsid w:val="00E27813"/>
     <w:rsid w:val="00E27941"/>
     <w:rsid w:val="00E27C4A"/>
     <w:rsid w:val="00E27D3E"/>
     <w:rsid w:val="00E27E88"/>
     <w:rsid w:val="00E30178"/>
     <w:rsid w:val="00E30404"/>
     <w:rsid w:val="00E31FC3"/>
     <w:rsid w:val="00E32477"/>
     <w:rsid w:val="00E328A3"/>
     <w:rsid w:val="00E32C74"/>
     <w:rsid w:val="00E33145"/>
     <w:rsid w:val="00E33906"/>
     <w:rsid w:val="00E33D0A"/>
     <w:rsid w:val="00E33EEB"/>
     <w:rsid w:val="00E3423B"/>
     <w:rsid w:val="00E350A7"/>
     <w:rsid w:val="00E35382"/>
     <w:rsid w:val="00E3583A"/>
     <w:rsid w:val="00E35D2F"/>
     <w:rsid w:val="00E366EE"/>
+    <w:rsid w:val="00E368C1"/>
     <w:rsid w:val="00E368E5"/>
     <w:rsid w:val="00E36C5F"/>
     <w:rsid w:val="00E36D97"/>
     <w:rsid w:val="00E37187"/>
     <w:rsid w:val="00E376A2"/>
     <w:rsid w:val="00E37E5F"/>
     <w:rsid w:val="00E37EFA"/>
     <w:rsid w:val="00E40659"/>
     <w:rsid w:val="00E40746"/>
     <w:rsid w:val="00E413D3"/>
     <w:rsid w:val="00E41AA6"/>
     <w:rsid w:val="00E41B5D"/>
     <w:rsid w:val="00E4215D"/>
     <w:rsid w:val="00E42204"/>
     <w:rsid w:val="00E4233D"/>
     <w:rsid w:val="00E431C1"/>
     <w:rsid w:val="00E43360"/>
     <w:rsid w:val="00E4394F"/>
     <w:rsid w:val="00E43AA9"/>
     <w:rsid w:val="00E4421A"/>
     <w:rsid w:val="00E44722"/>
     <w:rsid w:val="00E452FF"/>
     <w:rsid w:val="00E46CFA"/>
     <w:rsid w:val="00E47ADD"/>
     <w:rsid w:val="00E50226"/>
@@ -15230,50 +15689,51 @@
     <w:rsid w:val="00EC56C6"/>
     <w:rsid w:val="00EC6B2C"/>
     <w:rsid w:val="00EC6BEA"/>
     <w:rsid w:val="00EC79D5"/>
     <w:rsid w:val="00ED036A"/>
     <w:rsid w:val="00ED0A19"/>
     <w:rsid w:val="00ED0EDB"/>
     <w:rsid w:val="00ED1843"/>
     <w:rsid w:val="00ED1FCA"/>
     <w:rsid w:val="00ED2529"/>
     <w:rsid w:val="00ED28A1"/>
     <w:rsid w:val="00ED2E85"/>
     <w:rsid w:val="00ED33B7"/>
     <w:rsid w:val="00ED4072"/>
     <w:rsid w:val="00ED4088"/>
     <w:rsid w:val="00ED4F7E"/>
     <w:rsid w:val="00ED5E5A"/>
     <w:rsid w:val="00ED606A"/>
     <w:rsid w:val="00ED62E2"/>
     <w:rsid w:val="00ED6604"/>
     <w:rsid w:val="00ED68E9"/>
     <w:rsid w:val="00ED6F50"/>
     <w:rsid w:val="00ED7E66"/>
     <w:rsid w:val="00EE009F"/>
     <w:rsid w:val="00EE0F63"/>
+    <w:rsid w:val="00EE1280"/>
     <w:rsid w:val="00EE1D76"/>
     <w:rsid w:val="00EE2209"/>
     <w:rsid w:val="00EE2E30"/>
     <w:rsid w:val="00EE338C"/>
     <w:rsid w:val="00EE41C3"/>
     <w:rsid w:val="00EE4A8F"/>
     <w:rsid w:val="00EE4CC4"/>
     <w:rsid w:val="00EE5138"/>
     <w:rsid w:val="00EE5B14"/>
     <w:rsid w:val="00EE5E2C"/>
     <w:rsid w:val="00EE7445"/>
     <w:rsid w:val="00EE7838"/>
     <w:rsid w:val="00EE7C62"/>
     <w:rsid w:val="00EF0AE5"/>
     <w:rsid w:val="00EF0F83"/>
     <w:rsid w:val="00EF111C"/>
     <w:rsid w:val="00EF1F33"/>
     <w:rsid w:val="00EF2AB9"/>
     <w:rsid w:val="00EF34E0"/>
     <w:rsid w:val="00EF369F"/>
     <w:rsid w:val="00EF3B86"/>
     <w:rsid w:val="00EF44A6"/>
     <w:rsid w:val="00EF4F69"/>
     <w:rsid w:val="00EF537B"/>
     <w:rsid w:val="00EF5D20"/>
@@ -15421,50 +15881,51 @@
     <w:rsid w:val="00F71046"/>
     <w:rsid w:val="00F713BD"/>
     <w:rsid w:val="00F71928"/>
     <w:rsid w:val="00F71D4A"/>
     <w:rsid w:val="00F7284C"/>
     <w:rsid w:val="00F73476"/>
     <w:rsid w:val="00F752A5"/>
     <w:rsid w:val="00F752DE"/>
     <w:rsid w:val="00F7585E"/>
     <w:rsid w:val="00F767DA"/>
     <w:rsid w:val="00F7683A"/>
     <w:rsid w:val="00F801F0"/>
     <w:rsid w:val="00F802E7"/>
     <w:rsid w:val="00F803A5"/>
     <w:rsid w:val="00F8074A"/>
     <w:rsid w:val="00F810F3"/>
     <w:rsid w:val="00F815EB"/>
     <w:rsid w:val="00F81C9D"/>
     <w:rsid w:val="00F81F67"/>
     <w:rsid w:val="00F82D4F"/>
     <w:rsid w:val="00F8302E"/>
     <w:rsid w:val="00F83B92"/>
     <w:rsid w:val="00F83E71"/>
     <w:rsid w:val="00F850B7"/>
     <w:rsid w:val="00F869A1"/>
+    <w:rsid w:val="00F86F28"/>
     <w:rsid w:val="00F87009"/>
     <w:rsid w:val="00F906B2"/>
     <w:rsid w:val="00F90961"/>
     <w:rsid w:val="00F90AC4"/>
     <w:rsid w:val="00F91091"/>
     <w:rsid w:val="00F91707"/>
     <w:rsid w:val="00F91FC8"/>
     <w:rsid w:val="00F93373"/>
     <w:rsid w:val="00F93A54"/>
     <w:rsid w:val="00F93D9C"/>
     <w:rsid w:val="00F9456A"/>
     <w:rsid w:val="00F94844"/>
     <w:rsid w:val="00F94B39"/>
     <w:rsid w:val="00F94D21"/>
     <w:rsid w:val="00F95160"/>
     <w:rsid w:val="00F9566E"/>
     <w:rsid w:val="00F95DED"/>
     <w:rsid w:val="00F95F7D"/>
     <w:rsid w:val="00F96C59"/>
     <w:rsid w:val="00F9717A"/>
     <w:rsid w:val="00F971BC"/>
     <w:rsid w:val="00F975B3"/>
     <w:rsid w:val="00F97BF6"/>
     <w:rsid w:val="00FA0C4B"/>
     <w:rsid w:val="00FA1537"/>
@@ -15593,51 +16054,51 @@
     <w:rsid w:val="00FF55A4"/>
     <w:rsid w:val="00FF5C39"/>
     <w:rsid w:val="00FF5D34"/>
     <w:rsid w:val="00FF6501"/>
     <w:rsid w:val="00FF7559"/>
     <w:rsid w:val="00FF768A"/>
     <w:rsid w:val="00FF78E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1894401"/>
+    <o:shapedefaults v:ext="edit" spidmax="1908737"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="689C24C7"/>
   <w15:docId w15:val="{F0ABD172-1586-426B-9CEB-5A832C0FC4C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -15997,51 +16458,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C10A79"/>
+    <w:rsid w:val="00A72A45"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD03A5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -18732,51 +19193,51 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="2084527089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/customizations.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/attachedToolbars" Target="attachedToolbars.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/26007_COGES.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25046_CE.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Motions/2020/20200.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25022_CE.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26004_com.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/25027_com.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/25188_com.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26369.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26007_CE_Tome2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25050_CE.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2022/22153.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2007/07122.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Rapports/2025/25023_CE.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26607_com.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26003_com.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2023/23212.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Postulats/2015/15121.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Rapports/2026/26003_CE.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/25022_com.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/25046_com.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/25050_com.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26605_com.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Postulats/2022/22232.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/25188_AvisCE.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26360.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/26007_COFI.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2022/22157.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-03/26004_CE.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/25023_com.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Motions/2020/20207.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Recommandations/2025/25120.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25027_CE.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26007_CE_Tome1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2017/17101.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Postulats/2023/23236.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26606_com.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26364.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/26007_COGES.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2022/22157.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/25023_com.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/26612_com.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-03/26004_CE.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25027_CE.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Motions/2020/20207.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26364.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26007_CE_Tome2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Postulats/2023/23236.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2017/17101.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Postulats/2015/15121.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26606_com.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Motions/2020/20200.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Rapports/2026/26003_CE.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2023/23212.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25022_CE.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25046_CE.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Rapports/2025/25050_CE.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26004_com.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/25027_com.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/25188_com.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26369.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/26007_COFI.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2022/22153.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Postulats/2007/07122.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Rapports/2025/25023_CE.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26003_com.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/migration/autorites/GC/objets/Documents/Recommandations/2025/25120.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-05/26607_com.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26007_CE_Tome1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/25022_com.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/25046_com.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26605_com.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-06/25188_AvisCE.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/25050_com.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/autorites/GC/objets/Documents/Postulats/2022/22232.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ne.ch/sites/default/files/2026-04/26360.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19038,76 +19499,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C934D848-EADD-4EEC-8116-CC5C60304F1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9543</Characters>
+  <Pages>6</Pages>
+  <Words>1257</Words>
+  <Characters>9934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>D</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Neuchâtel</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10719</CharactersWithSpaces>
+  <CharactersWithSpaces>11169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8192043</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ne.ch/neat/site/jsp/rubrique/rubrique.jsp?StyleType=bleu&amp;CatId=1702</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196694</vt:i4>
       </vt:variant>
       <vt:variant>